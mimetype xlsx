--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -1,6180 +1,3586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/.PNG"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.ms-word.document.macroEnabled.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2006/relationships/ui/userCustomization" Target="userCustomization/customUI.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="R0a43227a1c634ee4" Type="http://schemas.microsoft.com/office/2007/relationships/ui/extensibility" Target="customUI/customUI14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="361F6964" w14:textId="77777777" w:rsidR="00B5328F" w:rsidRDefault="00863630" w:rsidP="00B5328F">
-[...22 lines deleted...]
-        <w:t>Title</w:t>
+    <w:p w14:paraId="4450DC3B" w14:textId="7F3EDE44" w:rsidR="0031259B" w:rsidRDefault="0031259B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="5817"/>
+        <w:gridCol w:w="2230"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000709C5" w14:paraId="73005C05" w14:textId="77777777" w:rsidTr="00A45352">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08885E75" w14:textId="218A67F5" w:rsidR="000709C5" w:rsidRDefault="00C76764" w:rsidP="00D32708">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C2D674" wp14:editId="20F8EEBA">
+                  <wp:extent cx="1095375" cy="1095375"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="2" name="Picture 1" descr="University of Thi-Qar – جامعة ذي قار"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="University of Thi-Qar – جامعة ذي قار"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1096609" cy="1096609"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CF7F53" w14:textId="77777777" w:rsidR="000709C5" w:rsidRPr="00AA00D7" w:rsidRDefault="000709C5" w:rsidP="000709C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA00D7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>UNIVERSITY OF THI-QAR JOURNAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA00D7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>FOR ENGINEERING SCIENCES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5454A4" w14:textId="722A702B" w:rsidR="000709C5" w:rsidRDefault="000709C5" w:rsidP="002D7F7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSN </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF64DD" w:rsidRPr="00BF64DD">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>2664–5564</w:t>
+            </w:r>
+            <w:r w:rsidR="00325F5A">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>(PRINT) / 2664-5572 (ONLINE)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A04A00" w14:textId="68120BA7" w:rsidR="000709C5" w:rsidRDefault="00ED6891" w:rsidP="00E512AD">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="B08D45"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home page: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00E512AD" w:rsidRPr="00C93CB2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>https://jeng.utq.edu.iq/index.php/main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729C589C" w14:textId="2B306368" w:rsidR="000709C5" w:rsidRDefault="00811BA3" w:rsidP="00811BA3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="353C36E6" wp14:editId="35F45C0D">
+                  <wp:extent cx="1249680" cy="1249680"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                  <wp:docPr id="4" name="Picture 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1249680" cy="1249680"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="776CDE6E" w14:textId="51B5B77F" w:rsidR="0031259B" w:rsidRDefault="0031259B" w:rsidP="00AA00D7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="B08D45"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269E0A30" w14:textId="410579F2" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00AA00D7">
+      <w:pPr>
+        <w:pStyle w:val="UTJESTitle"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A Title Should Be the Fewest Possible Words That Accurately Describe the Content of the Paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196FBF01" w14:textId="6F9AB98D" w:rsidR="00863630" w:rsidRPr="00B5328F" w:rsidRDefault="00863630" w:rsidP="00B5328F">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="17F9A064" w14:textId="175AC2C5" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="UTJESAuthor"/>
+      </w:pPr>
+      <w:r>
         <w:t>First Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2DAA">
+      <w:r w:rsidRPr="00A52513">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1*</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007A1EDB" w:rsidRPr="00BE2DAA">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="14"/>
         </w:rPr>
-        <w:drawing>
-[...50 lines deleted...]
-        </w:drawing>
+        <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2DAA">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>, Second Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2DAA">
+      <w:r w:rsidRPr="00A52513">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007A1EDB" w:rsidRPr="00BE2DAA">
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52513">
+        <w:t>Third</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52513">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
         </w:rPr>
-        <w:drawing>
-[...50 lines deleted...]
-        </w:drawing>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2DAA">
+      <w:r>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52513">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-[...83 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00247E0B">
+    </w:p>
+    <w:p w14:paraId="5E8AE4B5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="UTJESAffiliation"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:t xml:space="preserve">First author’s </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 Department of ___ Engineering, University of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Thi-Qar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 64001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Thi-Qar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Iraq</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1174DF6E" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="UTJESAffiliation"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 Department / Institution, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAC331C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="007A5A08">
+      <w:pPr>
+        <w:pStyle w:val="UTJESMeta"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Corresponding author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00247E0B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:color w:val="17324D"/>
         </w:rPr>
-        <w:t>affiliation</w:t>
+        <w:t>editor@utq.edu.iq</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2D77">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ,</w:t>
+      <w:r>
+        <w:t xml:space="preserve">  |</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EB2D77">
+      <w:r>
+        <w:t xml:space="preserve">  ORCID: 0000-0000-0000-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>0000  |</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  DOI: 10.xxxx/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utjes.xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="7560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0031259B" w14:paraId="79255188" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2831A332" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="17324D"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ARTICLE INFO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134E8FD5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Received: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="47F0899D" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="71DC1E74" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accepted: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="248940DA" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Available online: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4089B6A6" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="20" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="17324D"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>ARTICLE TYPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E30D4C5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Research Article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325F7AEF" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="20" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="17324D"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>KEYWORDS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FBF5EC" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>First keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44162312" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Second keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C3631" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Third keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C7C8AC" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Fourth keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596A4447" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Fifth keyword</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCA30CE" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="6" w:space="1" w:color="B08D45"/>
+              </w:pBdr>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="17324D"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BF46F2" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:t>A well-prepared abstract enables the reader to identify the basic content of the document quickly and accurately, to determine its relevance, and to decide whether to read the document in its entirety. The abstract should be informative and completely self-explanatory: state the problem, the proposed approach or solution, and the major findings and conclusions. It should be 200 to 250 words in length and written in the past tense. Standard nomenclature should be used and abbreviations avoided. No literature should be cited.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C119245" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:pStyle w:val="UTJESMeta"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Recommended length: 200-250 words. Avoid citations, figure numbers, table numbers, and undefined abbreviations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27B5C0F9" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B8DFF6" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>1. INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09748922" w14:textId="33D26CE3" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The introduction should present the background of the research area, define the research problem clearly and precisely, and incorporate a critical discussion of relevant previous studies. It should identify the gaps or limitations in existing work, highlight the novelty of the present study, and state the objective(s) and main contribution(s). Citations must follow IEEE style, for example [1], [2]-[4].</w:t>
+      </w:r>
+      <w:r w:rsidR="00656C61">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0D7E">
+        <w:t>3,</w:t>
+      </w:r>
+      <w:r w:rsidR="00084607">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB2D77" w:rsidRPr="00247E0B">
-[...7 lines deleted...]
-        <w:t>Email</w:t>
+      <w:r w:rsidR="00EA0D7E">
+        <w:t>5].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AB004F" w14:textId="70230A7A" w:rsidR="00863630" w:rsidRPr="00247E0B" w:rsidRDefault="00863630" w:rsidP="008648D9">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="56BD89A3" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Present the background and motivation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40560A19" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Define the research problem and scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCE2E1C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Critically discuss relevant prior work, not just list papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CBB785" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Identify the research gap and novelty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194C50DF" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State objectives, contributions, and optional paper structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC72F8A" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:i/>
+          <w:color w:val="17324D"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00247E0B">
+        <w:t>Note: The Introduction must conclude by explicitly stating what is new in this study and how it advances the field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37778146" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>2. METHODOLOGY</w:t>
       </w:r>
-      <w:r w:rsidRPr="00247E0B">
+    </w:p>
+    <w:p w14:paraId="7EA7207C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Explain the research chronologically and reproducibly, including research design, system architecture, mathematical modeling, algorithms, experimental setup, dataset description, and evaluation metrics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C962EE1" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Second author’s affiliation</w:t>
+        <w:t>2.1. Subsection</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2D77">
+    </w:p>
+    <w:p w14:paraId="58915510" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The most widely used and well-discussed class in the literature is that of genetic algorithms. The genetic algorithm is the first presented among the class of evolutionary algorithms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A79333C" w14:textId="429CA21B" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">2.2. Figures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AF5844" w14:textId="7A4DE1E0" w:rsidR="0031259B" w:rsidRDefault="000A2976" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00577220">
+        <w:t xml:space="preserve">igures should be placed after their first mention. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00577220">
+        <w:t xml:space="preserve"> must be at least 300 dpi</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3E77">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2D77" w:rsidRPr="00EB2D77">
-[...27 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00577220">
+        <w:t xml:space="preserve"> and captions should be placed below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0537B689" w14:textId="0B55CCA1" w:rsidR="00863630" w:rsidRPr="00247E0B" w:rsidRDefault="00863630" w:rsidP="00863630">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4B35705B" w14:textId="77777777" w:rsidR="004622A2" w:rsidRDefault="004622A2" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="77227145" w14:textId="77777777" w:rsidR="00A6483A" w:rsidRDefault="00A6483A" w:rsidP="00A6483A">
-[...354 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10021"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0031259B" w14:paraId="2BA00939" w14:textId="77777777" w:rsidTr="004622A2">
+        <w:trPr>
+          <w:trHeight w:val="1721"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F9FAFB"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDA0FE1" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:spacing w:before="400" w:after="400" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">[ Insert Figure 1 here - minimum resolution 300 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dpi ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="358EAB6C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220" w:rsidP="0091142D">
+      <w:pPr>
+        <w:pStyle w:val="UTJESCaption"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...52 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref156402912"/>
-      <w:r w:rsidRPr="00F6347B">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure </w:t>
-[...130 lines deleted...]
-        <w:t xml:space="preserve"> The equations are even in Inline or Display form. Click on the equation to get a dropdown menu at the right of the equation and change the equation to inline or display.</w:t>
+        <w:t>Figure 1. Caption placed below the figure (10 pt, left-aligned).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4508"/>
-        <w:gridCol w:w="4508"/>
+        <w:gridCol w:w="5013"/>
+        <w:gridCol w:w="5014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F12217" w14:paraId="12B3F0DF" w14:textId="77777777" w:rsidTr="00E9439F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C31A06" w14:paraId="19751CE3" w14:textId="77777777" w:rsidTr="000A76B7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:tcW w:w="5013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03810144" w14:textId="1A5410C1" w:rsidR="00F12217" w:rsidRPr="00410079" w:rsidRDefault="00410079" w:rsidP="00410079">
+          <w:p w14:paraId="389ACF28" w14:textId="22E047D1" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="001D3E77" w:rsidP="001D3E77">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="UTJESCaption"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <m:oMathPara>
-[...255 lines deleted...]
-            </m:oMathPara>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Or</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="071A3019" w14:textId="627BB595" w:rsidR="00F12217" w:rsidRPr="00F12217" w:rsidRDefault="00F12217" w:rsidP="00086488">
+          <w:p w14:paraId="5E91B98E" w14:textId="77777777" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="00C31A06" w:rsidP="009F04BC">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="UTJESCaption"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <m:oMathPara>
-[...11 lines deleted...]
-            </m:oMathPara>
+            <w:r w:rsidRPr="009F04BC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:object w:dxaOrig="10831" w:dyaOrig="9668" w14:anchorId="69A42727">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:174pt;height:156pt" o:ole="">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845269735" r:id="rId12"/>
+              </w:object>
+            </w:r>
           </w:p>
-        </w:tc>
-[...219 lines deleted...]
-          <w:p w14:paraId="65996763" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="2E03046C" w14:textId="17885587" w:rsidR="00C31A06" w:rsidRDefault="00C31A06" w:rsidP="009F04BC">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="UTJESCaption"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="009F04BC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Data</w:t>
+              <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="5014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF0ACB9" w14:textId="1C1FB733" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="009F04BC" w:rsidP="009F04BC">
+            <w:pPr>
+              <w:pStyle w:val="UTJESCaption"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F04BC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:object w:dxaOrig="10598" w:dyaOrig="9570" w14:anchorId="0A4D7072">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:186pt;height:174pt" o:ole="">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845269736" r:id="rId14"/>
+              </w:object>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CD77AE" w14:textId="7BEC3694" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="00C31A06" w:rsidP="009F04BC">
+            <w:pPr>
+              <w:pStyle w:val="UTJESCaption"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F04BC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C31A06" w14:paraId="100D7DA5" w14:textId="77777777" w:rsidTr="000A76B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10027" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4519F65F" w14:textId="48AC7A5C" w:rsidR="00C31A06" w:rsidRPr="00EC56C9" w:rsidRDefault="00C31A06" w:rsidP="000A76B7">
+            <w:pPr>
+              <w:pStyle w:val="UTJESCaption"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Figure 2. Schematic diagram of geometric correction of remote sensing image</w:t>
+            </w:r>
+            <w:r w:rsidR="009F04BC" w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>; (a) Image before geometric correction,</w:t>
+            </w:r>
+            <w:r w:rsidR="001B077F" w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (b) Image after geometric correction</w:t>
+            </w:r>
+            <w:r w:rsidR="009F04BC" w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D530E4C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3. RESULTS AND DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36585F10" w14:textId="6148ACBB" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This section presents the results together with a comprehensive discussion. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F26D3">
+        <w:t xml:space="preserve">Tables, graphs, statistical </w:t>
+      </w:r>
+      <w:r w:rsidR="007B430B">
+        <w:t xml:space="preserve">analyses, comparative evaluations, performance comparisons, error analyses, interpretations of findings, practical implications, and limitations should support the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F26D3">
+        <w:t>results</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7743C067" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1. Mathematical Formulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D391637" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All equations must be centered, numbered consecutively, and referred to in the text as (1), (2), etc. Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8208"/>
+        <w:gridCol w:w="720"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0031259B" w14:paraId="4B810CD7" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="492026DE" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="12164447" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Column A</w:t>
+              <w:t>E = m c²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717FEDAF" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="7B461ADA" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30D66075" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Variables must be defined immediately after the equation. Use italic font for variables (e.g., x, y, n). Do not insert equations as images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3F45DE" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.2. Algorithms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35681590" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:r>
+        <w:t>Algorithms should be formatted clearly and numbered sequentially.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10021"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="03C900DA" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="75100CD3" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Column B</w:t>
+              <w:t>Algorithm 1: Proposed Method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="163E28F3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51326AF5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1: Initialize parameters and inputs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="7AC6D636" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B5B3FD" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2: Compute the objective function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="6CEEC6F8" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3914C5A3" w14:textId="1D65B89F" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3: Update model </w:t>
+            </w:r>
+            <w:r w:rsidR="008A6EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>weights/decision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="749A36F1" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10037" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F54003F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4: Return final results and evaluation metrics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B3AB562" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.3. Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CE0794" w14:textId="63470CE3" w:rsidR="003332ED" w:rsidRPr="003332ED" w:rsidRDefault="003332ED" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tables must be editable</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BAF">
+        <w:t xml:space="preserve"> and should be placed after their first mention. Their</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> captions should be placed above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764D57ED" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220" w:rsidP="00271BAF">
+      <w:pPr>
+        <w:pStyle w:val="UTJESCaption"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. Chemical composition of 7075-T6 Al alloy in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>% (editable table; caption above table).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="17324D"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="17324D"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D8DEE8"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D8DEE8"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2509"/>
+        <w:gridCol w:w="2509"/>
+        <w:gridCol w:w="2509"/>
+        <w:gridCol w:w="2509"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="5DE2872F" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
+          </w:tcPr>
+          <w:p w14:paraId="10330B72" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3313" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
-          <w:p w14:paraId="53CE4703" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="114AE112" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Column C</w:t>
+              <w:t>Content (</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+              <w:t>wt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA4F570" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="00A91C0D" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
+              <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
-          <w:p w14:paraId="69687FB5" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="72A5CE26" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
+              <w:t>Content (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="77AE05B5" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5668F35C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3313" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F84188" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="134CEFBC" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
-[...22 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>5.1-6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449AFE88" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="0995B493" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data</w:t>
+              <w:t>Mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09238FB6" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="4F3D247F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
+              <w:t>2.1-2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="77DB27CD" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1DEE55" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3313" w:type="dxa"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="344CE69A" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="194D1D34" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
-[...30 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>1.2-2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF38A5A" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="3E662410" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
+              <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530F5145" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="6F826149" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data</w:t>
+              <w:t>0.18-0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="015A8F9D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92CE19" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3313" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DADB536" w14:textId="77777777" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="000078F7">
+          <w:p w14:paraId="73F95AD6" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008231C2">
+            <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>data</w:t>
+              <w:t>&lt;= 0.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401EC811" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EE059F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;= 0.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="18F4121A" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A442E6A" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Al</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B54AB5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Balance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0001EB" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2509" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5675DB" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC56C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;= 0.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45DC0031" w14:textId="1FEB0E72" w:rsidR="00F65B57" w:rsidRPr="008231C2" w:rsidRDefault="00F65B57" w:rsidP="00F65B57">
-[...1 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="6667241E" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-        <w:t>Algorithms, Codes and Listings</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F5F097" w14:textId="5A5A6707" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00DF1E7C">
-[...12 lines deleted...]
-        <w:t>Algorithms can be added in Word the same way as tables. An example algorithm is shown below.</w:t>
+    <w:p w14:paraId="1DE18757" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The conclusion should state how the expectations set in the Introduction are supported by the Results and Discussion. It should not simply repeat the abstract. It may also outline prospects for future work and practical applications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F61F1" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00DF1E7C">
-[...1 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="72508A24" w14:textId="77777777" w:rsidR="004E5470" w:rsidRDefault="004E5470" w:rsidP="004E5470">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...606 lines deleted...]
-        <w:t>Codes and listings can be added in word as simple text but with the font changed. An example of a python code is shown below.</w:t>
+        <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E109705" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00DF1E7C">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="687F2F90" w14:textId="3056389A" w:rsidR="004E5470" w:rsidRDefault="004E5470" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Optional. Acknowledge individuals, institutions, or facilities that supported the research but do not meet authorship criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E913CF" w14:textId="77777777" w:rsidR="00312838" w:rsidRDefault="00312838" w:rsidP="00312838">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3AED7E56" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00ED339C">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="48A9BB19" w14:textId="77777777" w:rsidR="00312838" w:rsidRDefault="00312838" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The authors declare no conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7011D26B" w14:textId="5F231ADE" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009F04BC">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">import </w:t>
+        <w:t>unding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C24D73" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State all sources of funding for the study, including agency name and grant number. If none, use: "This research received no external funding."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3013A2" w14:textId="314B22BC" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009F04BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthors Contribution </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756E176C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Specify each author’s contribution using </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008231C2">
-[...5 lines deleted...]
-        <w:t>numpy</w:t>
+      <w:r>
+        <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008231C2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> as np</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> roles, such as Conceptualization; Methodology; Software; Validation; Formal analysis; Investigation; Resources; Writing-original draft; Writing-review &amp; editing; and Supervision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A261C0" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00ED339C">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="1B8587D1" w14:textId="4675727B" w:rsidR="0031259B" w:rsidRDefault="009F04BC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+        <w:t>Data Availability</w:t>
+      </w:r>
+      <w:r w:rsidR="00901E4C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> Statement</w:t>
       </w:r>
-      <w:r w:rsidRPr="008231C2">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">def </w:t>
-[...35 lines deleted...]
-        <w:t>2):</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1725C" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00ED339C">
-[...34 lines deleted...]
-        <w:t>(genl1)</w:t>
+    <w:p w14:paraId="6CB820E2" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The data supporting the findings of this study are available from the corresponding author upon reasonable request. If data are publicly archived, provide the repository name, persistent identifier, and access link.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77025F19" w14:textId="77777777" w:rsidR="00DF1E7C" w:rsidRPr="008231C2" w:rsidRDefault="00DF1E7C" w:rsidP="00ED339C">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="49E86320" w14:textId="77777777" w:rsidR="00312838" w:rsidRPr="00AA00D7" w:rsidRDefault="00312838" w:rsidP="00312838">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00AA00D7">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1386 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ethical Considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097C5388" w14:textId="77777777" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-      <w:pPr>
+    <w:p w14:paraId="732F8E86" w14:textId="77777777" w:rsidR="00312838" w:rsidRPr="00AA00D7" w:rsidRDefault="00312838" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State any ethical approvals obtained for this study, including the approving committee/institution and approval number (if applicable). Confirm that informed consent was obtained from participants where required, and that the research complied with relevant ethical guidelines and regulations. If ethical approval was not required, provide a brief justification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027BAAF6" w14:textId="77777777" w:rsidR="00312838" w:rsidRDefault="00312838" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For engineering journals, you can also add one sentence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5A51A5" w14:textId="77777777" w:rsidR="00312838" w:rsidRDefault="00312838" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For studies not involving human participants, animals, or sensitive data, state: "Ethical approval was not required for this study."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7115B209" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B717CA" w14:textId="65A06FA1" w:rsidR="00D340C3" w:rsidRDefault="00D340C3" w:rsidP="00A06A8A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>The main references are international journals and proceedings. All references should be to the most</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A8A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pertinent and up-to-date sources. References are written in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C10000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEEE style, </w:t>
+      </w:r>
+      <w:r w:rsidR="00607C94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C10000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C10000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least 12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00607C94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C10000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>references to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C10000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current related published research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please use a consistent format for references </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see examples below </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>(11 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2737D273" w14:textId="49F96FDC" w:rsidR="00DC1C0B" w:rsidRPr="00EC56C9" w:rsidRDefault="00DC1C0B" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="1754" w:hanging="209"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Conflicts of interest</w:t>
+        <w:t>[Journal Article — APA format: Author, A. A., &amp; Author, B. B. (Year). Title of article in sentence case. Journal Name in Italics, Volume</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16FC3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(Issue), page–page. https://doi.org/xxxxx || Example: Smith, J. A., &amp; Brown, K. L. (2021). Deep learning for image classification. Nature Machine Intelligence, 3(4), 210–22]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019D38F7" w14:textId="77777777" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-      <w:pPr>
+    <w:p w14:paraId="239151FB" w14:textId="77777777" w:rsidR="00DC1C0B" w:rsidRPr="00EC56C9" w:rsidRDefault="00DC1C0B" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="1754" w:hanging="209"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Authorship Contributions</w:t>
+        <w:t>[Book Chapter — APA format: Author, A. A. (Year). Title of chapter. In E. E. Editor (Ed.), Title of book (pp. xx–xx). Publisher. || Example: Jones, R. (2020). Neural networks. In P. Davis (Ed.), Handbook of AI (pp. 45–67). Springer.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079F03D2" w14:textId="77777777" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-      <w:pPr>
+    <w:p w14:paraId="1902D99C" w14:textId="77777777" w:rsidR="00DC1C0B" w:rsidRPr="00EC56C9" w:rsidRDefault="00DC1C0B" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="1754" w:hanging="209"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Compliance with Guidelines</w:t>
+        <w:t>[Conference Paper — APA format: Author, A. A. (Year). Title of paper. In Title of Conference Proceedings (pp. xx–xx). Publisher. https://doi.org/xxxxx || Example: Lee, S. (2022). Attention mechanisms. In Proc. IEEE CVPR (pp. 100–108). IEEE.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A624995" w14:textId="77777777" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-      <w:pPr>
+    <w:p w14:paraId="1D62FDD5" w14:textId="77777777" w:rsidR="00DC1C0B" w:rsidRPr="00EC56C9" w:rsidRDefault="00DC1C0B" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="1754" w:hanging="209"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Funding Sources</w:t>
+        <w:t>[Thesis/Dissertation — APA format: Author, A. A. (Year). Title of thesis [Doctoral dissertation, University Name]. Repository Name. URL || Example: Hassan, M. (2021). Optimization of neural networks [Doctoral dissertation, University of Baghdad]. ProQuest.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ADCA9C" w14:textId="77777777" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-      <w:pPr>
+    <w:p w14:paraId="79B084C8" w14:textId="77777777" w:rsidR="00DC1C0B" w:rsidRPr="00EC56C9" w:rsidRDefault="00DC1C0B" w:rsidP="00A84DD1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="1754" w:hanging="209"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008231C2">
+      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Data Availability</w:t>
+        <w:t>[Website/Online Source — APA format: Author, A. A. (Year, Month Day). Title of page. Site Name. URL || Example: WHO. (2023, January 10). Global health statistics. World Health Organization. https://www.who.int/data || IMPORTANT: List all references in alphabetical order by first author's surname. Minimum 20 references recommended. Use hanging indent (first line flush left, subsequent lines indented 0.5 in). Font: Times New Roman, Regular, 12pt.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC56C9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6CE152" w14:textId="51824C18" w:rsidR="00FD39FB" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00C319B4">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7D70DC57" w14:textId="4BE4E526" w:rsidR="0031259B" w:rsidRDefault="0031259B" w:rsidP="00E84AFB">
+      <w:pPr>
+        <w:pStyle w:val="UTJESReference"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="012AF9E8" w14:textId="43BC8DE7" w:rsidR="0068527D" w:rsidRPr="008231C2" w:rsidRDefault="00D80179" w:rsidP="00CE113C">
-[...266 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="0031259B" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="792" w:right="936" w:bottom="792" w:left="936" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CB82FA" w14:textId="77777777" w:rsidR="00BA1C91" w:rsidRDefault="00BA1C91">
+    <w:p w14:paraId="6AFD0A9E" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E58007" w14:textId="77777777" w:rsidR="00BA1C91" w:rsidRDefault="00BA1C91">
+    <w:p w14:paraId="2E33EFB7" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0300000000000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DB7C235" w14:textId="77777777" w:rsidR="0068527D" w:rsidRDefault="00D80179">
+  <w:p w14:paraId="71B638A9" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...77 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:right="1619" w:firstLine="0"/>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...21 lines deleted...]
-  </w:p>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5019"/>
+      <w:gridCol w:w="5018"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0031259B" w14:paraId="2ECE8362" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="76A8A1B4" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+          <w:r>
+            <w:rPr>
+              <w:color w:val="666666"/>
+              <w:sz w:val="15"/>
+            </w:rPr>
+            <w:t>UTJES · Open Access under CC BY 4.0 · ISSN (Online) 2664-5572</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3E506F66" w14:textId="5DDEF991" w:rsidR="0031259B" w:rsidRDefault="00577220">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F2C6B53" w14:textId="77777777" w:rsidR="00BA1C91" w:rsidRDefault="00BA1C91">
+    <w:p w14:paraId="45092FC8" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38774ABD" w14:textId="77777777" w:rsidR="00BA1C91" w:rsidRDefault="00BA1C91">
+    <w:p w14:paraId="6183CDA7" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4504AA7B" w14:textId="655E3CAF" w:rsidR="0041154D" w:rsidRPr="0041154D" w:rsidRDefault="0041154D" w:rsidP="00537FA7">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5019"/>
+      <w:gridCol w:w="5018"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00670825" w14:paraId="627CE5A0" w14:textId="77777777" w:rsidTr="0024469F">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="549B03AF" w14:textId="77777777" w:rsidR="00670825" w:rsidRDefault="00670825" w:rsidP="00670825">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t xml:space="preserve">University of </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>Thi-Qar</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Journal for Engineering Sciences</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="59E93401" w14:textId="77777777" w:rsidR="00670825" w:rsidRDefault="00670825" w:rsidP="00670825">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>Vol. XX, No. XX (20XX)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0BE3792F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="B08D45"/>
+      </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C33625"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08CA6B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B7A8314A"/>
-    <w:lvl w:ilvl="0" w:tplc="5524CBCC">
+    <w:tmpl w:val="7A801958"/>
+    <w:lvl w:ilvl="0" w:tplc="6010A672">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A082EED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDCC2C24"/>
+    <w:lvl w:ilvl="0" w:tplc="A6BAC2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="631"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F73A134E">
+    <w:lvl w:ilvl="1" w:tplc="3932AF10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E9F87EA4">
+    <w:lvl w:ilvl="2" w:tplc="8A2C5AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2071"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CCBCF2C8">
+    <w:lvl w:ilvl="3" w:tplc="D46239E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2791"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7FA8C144">
+    <w:lvl w:ilvl="4" w:tplc="19A64184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3511"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CC928CB2">
+    <w:lvl w:ilvl="5" w:tplc="EAF67ED6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4231"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E92CEBDE">
+    <w:lvl w:ilvl="6" w:tplc="5B821F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4951"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="653AFECE">
+    <w:lvl w:ilvl="7" w:tplc="A7E8FB5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5671"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C3426D04">
+    <w:lvl w:ilvl="8" w:tplc="5192B3C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...761 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="276254450">
+  <w:num w:numId="1" w16cid:durableId="1513177079">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="47993125">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1628506786">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1899974675">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1750688717">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1057314551">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2064331652">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1376616233">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1576166227">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="672798766">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1611547264">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1157381902">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="11" w16cid:durableId="1045102831">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0068527D"/>
-[...191 lines deleted...]
-    <w:rsid w:val="00FE5491"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00017433"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000709C5"/>
+    <w:rsid w:val="00084607"/>
+    <w:rsid w:val="000A2976"/>
+    <w:rsid w:val="000A76B7"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001B077F"/>
+    <w:rsid w:val="001B278F"/>
+    <w:rsid w:val="001D3E77"/>
+    <w:rsid w:val="00213093"/>
+    <w:rsid w:val="002258F5"/>
+    <w:rsid w:val="0026320C"/>
+    <w:rsid w:val="00271BAF"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002D0EA8"/>
+    <w:rsid w:val="002D7F7B"/>
+    <w:rsid w:val="002E0A07"/>
+    <w:rsid w:val="00302760"/>
+    <w:rsid w:val="0031259B"/>
+    <w:rsid w:val="00312838"/>
+    <w:rsid w:val="00325F5A"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003332ED"/>
+    <w:rsid w:val="00345193"/>
+    <w:rsid w:val="00347107"/>
+    <w:rsid w:val="003C4CA0"/>
+    <w:rsid w:val="003E2CEF"/>
+    <w:rsid w:val="00450507"/>
+    <w:rsid w:val="004622A2"/>
+    <w:rsid w:val="004701B0"/>
+    <w:rsid w:val="004A26A4"/>
+    <w:rsid w:val="004E5470"/>
+    <w:rsid w:val="005226CD"/>
+    <w:rsid w:val="00523876"/>
+    <w:rsid w:val="005723C0"/>
+    <w:rsid w:val="00577220"/>
+    <w:rsid w:val="005E545D"/>
+    <w:rsid w:val="00607C94"/>
+    <w:rsid w:val="006565CD"/>
+    <w:rsid w:val="00656C61"/>
+    <w:rsid w:val="00670825"/>
+    <w:rsid w:val="006B263D"/>
+    <w:rsid w:val="006D0318"/>
+    <w:rsid w:val="007A18C1"/>
+    <w:rsid w:val="007A5A08"/>
+    <w:rsid w:val="007B055B"/>
+    <w:rsid w:val="007B430B"/>
+    <w:rsid w:val="007C1B4C"/>
+    <w:rsid w:val="007F26D3"/>
+    <w:rsid w:val="00811BA3"/>
+    <w:rsid w:val="008142CF"/>
+    <w:rsid w:val="0081595B"/>
+    <w:rsid w:val="00844D8B"/>
+    <w:rsid w:val="00891256"/>
+    <w:rsid w:val="008A6EBE"/>
+    <w:rsid w:val="00901E4C"/>
+    <w:rsid w:val="0091142D"/>
+    <w:rsid w:val="00943E23"/>
+    <w:rsid w:val="009733F0"/>
+    <w:rsid w:val="009D4CF0"/>
+    <w:rsid w:val="009F04BC"/>
+    <w:rsid w:val="00A06A8A"/>
+    <w:rsid w:val="00A45352"/>
+    <w:rsid w:val="00A52513"/>
+    <w:rsid w:val="00A7796E"/>
+    <w:rsid w:val="00A84DD1"/>
+    <w:rsid w:val="00A853F5"/>
+    <w:rsid w:val="00AA00D7"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B358A5"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00BA5019"/>
+    <w:rsid w:val="00BE7EF1"/>
+    <w:rsid w:val="00BF64DD"/>
+    <w:rsid w:val="00C16FC3"/>
+    <w:rsid w:val="00C31A06"/>
+    <w:rsid w:val="00C363FD"/>
+    <w:rsid w:val="00C76764"/>
+    <w:rsid w:val="00C9603C"/>
+    <w:rsid w:val="00CA66E2"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CC358F"/>
+    <w:rsid w:val="00D32708"/>
+    <w:rsid w:val="00D340C3"/>
+    <w:rsid w:val="00D549BD"/>
+    <w:rsid w:val="00D75DDD"/>
+    <w:rsid w:val="00D803C3"/>
+    <w:rsid w:val="00DC1C0B"/>
+    <w:rsid w:val="00E2612C"/>
+    <w:rsid w:val="00E36F96"/>
+    <w:rsid w:val="00E512AD"/>
+    <w:rsid w:val="00E84AFB"/>
+    <w:rsid w:val="00EA0D7E"/>
+    <w:rsid w:val="00EA30D3"/>
+    <w:rsid w:val="00EC56C9"/>
+    <w:rsid w:val="00ED6891"/>
+    <w:rsid w:val="00F41D64"/>
+    <w:rsid w:val="00F85749"/>
+    <w:rsid w:val="00FA2D56"/>
+    <w:rsid w:val="00FC3383"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FE2649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E97BEAB4-C85D-4798-821F-8A1343C5B5B7}"/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38892013"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{8FEF5FA4-08D8-40DE-BA83-2F04A4A086F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6289,51 +3695,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6402,59 +3808,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6515,1090 +3912,11578 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="18" w:line="256" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="60" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="222222"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="Section Heading"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0093279D"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="29"/>
+      <w:bCs/>
+      <w:color w:val="17324D"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Subsection Heading"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0093279D"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:aliases w:val="Subsubsection Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED339C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="10"/>
+      <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...57 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007427C4"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007427C4"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007427C4"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007427C4"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="003E5D74"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
-    <w:name w:val="List Table 6 Colorful Accent 6"/>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="51"/>
-    <w:rsid w:val="00202993"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...3 lines deleted...]
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...4 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESTitle">
+    <w:name w:val="UTJES Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF1E7C"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:spacing w:after="120"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00DF1E7C"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:b/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
-    <w:name w:val="Bibliography"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESAuthor">
+    <w:name w:val="UTJES Author"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF79ED"/>
+    <w:rPr>
+      <w:sz w:val="23"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESAffiliation">
+    <w:name w:val="UTJES Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:sz w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESMeta">
+    <w:name w:val="UTJES Meta"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESAbstract">
+    <w:name w:val="UTJES Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESCaption">
+    <w:name w:val="UTJES Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UTJESReference">
+    <w:name w:val="UTJES Reference"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+      <w:ind w:left="317" w:hanging="317"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C31A06"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="SimSun"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00931999"/>
+    <w:rsid w:val="00E512AD"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00931999"/>
+    <w:rsid w:val="00E512AD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...25 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdq2pgselectionanchorcontainer">
+    <w:name w:val="pdq2pg_selectionanchorcontainer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00631696"/>
+    <w:rsid w:val="00AA00D7"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...12 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00631696"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00863630"/>
+    <w:rsid w:val="00AA00D7"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="web-item2">
+    <w:name w:val="web-item2"/>
+    <w:rsid w:val="00D340C3"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...131 lines deleted...]
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/(SICI)1097-4571(199709)48:9%3C804::AID-ASI5%3E3.0.CO;2-V" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2943-9991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___.vsdx"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeng.utq.edu.iq/index.php/main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___1.vsdx"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...55 lines deleted...]
-</customUI>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
-[...26 lines deleted...]
-</b:Sources>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65C70851-16A1-4249-8234-E3B7C3809861}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8961</Characters>
+  <Pages>3</Pages>
+  <Words>1171</Words>
+  <Characters>6680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10512</CharactersWithSpaces>
+  <CharactersWithSpaces>7836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>Abdul Hannan</dc:creator>
+  <dc:title>UTJES Modern Formal Manuscript Template</dc:title>
+  <dc:subject>University of Thi-Qar Journal for Engineering Sciences manuscript template</dc:subject>
+  <dc:creator>University of Thi-Qar Journal for Engineering Sciences</dc:creator>
   <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
-<file path=userCustomization/customUI.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</mso:customUI>
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>1b5c9e7d-08a6-4856-8404-195e20b8d9fa</vt:lpwstr>
+  </property>
+</Properties>
 </file>