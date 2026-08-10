--- v0 (2026-07-17)
+++ v1 (2026-08-10)
@@ -1,154 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4450DC3B" w14:textId="7F3EDE44" w:rsidR="0031259B" w:rsidRDefault="0031259B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="B08D45"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="5817"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="5812"/>
         <w:gridCol w:w="2230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000709C5" w14:paraId="73005C05" w14:textId="77777777" w:rsidTr="00A45352">
+      <w:tr w:rsidR="000709C5" w14:paraId="73005C05" w14:textId="77777777" w:rsidTr="002006B9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08885E75" w14:textId="218A67F5" w:rsidR="000709C5" w:rsidRDefault="00C76764" w:rsidP="00D32708">
+          <w:p w14:paraId="08885E75" w14:textId="218A67F5" w:rsidR="000709C5" w:rsidRDefault="00C76764" w:rsidP="002006B9">
             <w:pPr>
               <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C2D674" wp14:editId="20F8EEBA">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C2D674" wp14:editId="1D7EDE6C">
+                  <wp:extent cx="1127760" cy="1127760"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Picture 1" descr="University of Thi-Qar – جامعة ذي قار"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="University of Thi-Qar – جامعة ذي قار"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1096609" cy="1096609"/>
+                            <a:ext cx="1127760" cy="1127760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5817" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w14:paraId="33CF7F53" w14:textId="77777777" w:rsidR="000709C5" w:rsidRPr="00AA00D7" w:rsidRDefault="000709C5" w:rsidP="000709C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA00D7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>UNIVERSITY OF THI-QAR JOURNAL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA00D7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:br/>
@@ -193,92 +196,96 @@
               <w:spacing w:before="80" w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="B08D45"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Home page: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00E512AD" w:rsidRPr="00C93CB2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>https://jeng.utq.edu.iq/index.php/main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729C589C" w14:textId="2B306368" w:rsidR="000709C5" w:rsidRDefault="00811BA3" w:rsidP="00811BA3">
+          <w:p w14:paraId="729C589C" w14:textId="3DB85D05" w:rsidR="000709C5" w:rsidRPr="0016787D" w:rsidRDefault="00684C1E" w:rsidP="002006B9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="353C36E6" wp14:editId="35F45C0D">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64D56906" wp14:editId="3CAFDEDA">
+                  <wp:extent cx="1272540" cy="1272540"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="4" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="4" name="Picture 2"/>
                           <pic:cNvPicPr>
-                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1249680" cy="1249680"/>
+                            <a:ext cx="1272540" cy="1272540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="776CDE6E" w14:textId="51B5B77F" w:rsidR="0031259B" w:rsidRDefault="0031259B" w:rsidP="00AA00D7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="B08D45"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -337,117 +344,83 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52513">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8AE4B5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="UTJESAffiliation"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1 Department of ___ Engineering, University of </w:t>
-[...15 lines deleted...]
-        <w:t>, Iraq</w:t>
+        <w:t>1 Department of ___ Engineering, University of Thi-Qar, 64001 Thi-Qar, Iraq</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1174DF6E" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="UTJESAffiliation"/>
       </w:pPr>
       <w:r>
         <w:t>2 Department / Institution, City, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAC331C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="007A5A08">
       <w:pPr>
         <w:pStyle w:val="UTJESMeta"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">* Corresponding author: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="17324D"/>
         </w:rPr>
         <w:t>editor@utq.edu.iq</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  |</w:t>
+        <w:t xml:space="preserve">  |  ORCID: 0000-0000-0000-0000  |  DOI: 10.xxxx/utjes.xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="D8DEE8"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7560"/>
       </w:tblGrid>
       <w:tr w:rsidR="0031259B" w14:paraId="79255188" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -456,118 +429,110 @@
           </w:tcPr>
           <w:p w14:paraId="2831A332" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="17324D"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134E8FD5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="47F0899D" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Revised: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="71DC1E74" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="248940DA" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Available online: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4089B6A6" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:before="120" w:after="20" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="17324D"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>ARTICLE TYPE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E30D4C5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Research Article</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="325F7AEF" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:spacing w:before="120" w:after="20" w:line="240" w:lineRule="auto"/>
@@ -665,62 +630,67 @@
               <w:t>A well-prepared abstract enables the reader to identify the basic content of the document quickly and accurately, to determine its relevance, and to decide whether to read the document in its entirety. The abstract should be informative and completely self-explanatory: state the problem, the proposed approach or solution, and the major findings and conclusions. It should be 200 to 250 words in length and written in the past tense. Standard nomenclature should be used and abbreviations avoided. No literature should be cited.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C119245" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:pStyle w:val="UTJESMeta"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Recommended length: 200-250 words. Avoid citations, figure numbers, table numbers, and undefined abbreviations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27B5C0F9" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="B08D45"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B8DFF6" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+    <w:p w14:paraId="02B8DFF6" w14:textId="75E32C57" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>1. INTRODUCTION</w:t>
+        <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09748922" w14:textId="33D26CE3" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The introduction should present the background of the research area, define the research problem clearly and precisely, and incorporate a critical discussion of relevant previous studies. It should identify the gaps or limitations in existing work, highlight the novelty of the present study, and state the objective(s) and main contribution(s). Citations must follow IEEE style, for example [1], [2]-[4].</w:t>
       </w:r>
       <w:r w:rsidR="00656C61">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00EA0D7E">
         <w:t>3,</w:t>
       </w:r>
       <w:r w:rsidR="00084607">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA0D7E">
         <w:t>5].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BD89A3" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -748,203 +718,265 @@
     <w:p w14:paraId="63CBB785" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Identify the research gap and novelty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194C50DF" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>State objectives, contributions, and optional paper structure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC72F8A" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="17324D"/>
         </w:rPr>
         <w:t>Note: The Introduction must conclude by explicitly stating what is new in this study and how it advances the field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37778146" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+    <w:p w14:paraId="37778146" w14:textId="0E44409F" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>2. METHODOLOGY</w:t>
+        <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA7207C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Explain the research chronologically and reproducibly, including research design, system architecture, mathematical modeling, algorithms, experimental setup, dataset description, and evaluation metrics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C962EE1" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+    <w:p w14:paraId="6C962EE1" w14:textId="1F2C59C8" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>2.1. Subsection</w:t>
+        <w:t>Subsection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58915510" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The most widely used and well-discussed class in the literature is that of genetic algorithms. The genetic algorithm is the first presented among the class of evolutionary algorithms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A79333C" w14:textId="429CA21B" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
+    <w:p w14:paraId="5A79333C" w14:textId="3A56094F" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:jc w:val="both"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.2. Figures </w:t>
+        <w:t xml:space="preserve">Figures </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AF5844" w14:textId="7A4DE1E0" w:rsidR="0031259B" w:rsidRDefault="000A2976" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00577220">
         <w:t xml:space="preserve">igures should be placed after their first mention. </w:t>
       </w:r>
       <w:r>
         <w:t>They</w:t>
       </w:r>
       <w:r w:rsidR="00577220">
         <w:t xml:space="preserve"> must be at least 300 dpi</w:t>
       </w:r>
       <w:r w:rsidR="001D3E77">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00577220">
         <w:t xml:space="preserve"> and captions should be placed below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B35705B" w14:textId="77777777" w:rsidR="004622A2" w:rsidRDefault="004622A2" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="375A33FF" w14:textId="1A899621" w:rsidR="002006B9" w:rsidRPr="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2832"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="B8C2CC"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10021"/>
+        <w:gridCol w:w="9601"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031259B" w14:paraId="2BA00939" w14:textId="77777777" w:rsidTr="004622A2">
+      <w:tr w:rsidR="0031259B" w14:paraId="2BA00939" w14:textId="77777777" w:rsidTr="00473C1E">
         <w:trPr>
-          <w:trHeight w:val="1721"/>
+          <w:trHeight w:val="1685"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10037" w:type="dxa"/>
+            <w:tcW w:w="9601" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAFB"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDA0FE1" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+          <w:p w14:paraId="3FDA0FE1" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="007F79EA">
             <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="400" w:after="400" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">[ Insert Figure 1 here - minimum resolution 300 </w:t>
+              <w:t>[ Insert Figure 1 here - minimum resolution 300 dpi ]</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="358EAB6C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220" w:rsidP="0091142D">
+    <w:p w14:paraId="4A3DD529" w14:textId="5B2BF882" w:rsidR="007F79EA" w:rsidRPr="007F79EA" w:rsidRDefault="007F79EA" w:rsidP="007F79EA">
       <w:pPr>
         <w:pStyle w:val="UTJESCaption"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC56C9">
+      <w:r w:rsidRPr="007F79EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Figure 1. Caption placed below the figure (10 pt, left-aligned).</w:t>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Caption placed below the figure (10 pt, left-aligned).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5013"/>
         <w:gridCol w:w="5014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C31A06" w14:paraId="19751CE3" w14:textId="77777777" w:rsidTr="000A76B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5013" w:type="dxa"/>
           </w:tcPr>
@@ -975,206 +1007,268 @@
                 <w:b/>
               </w:rPr>
               <w:object w:dxaOrig="10831" w:dyaOrig="9668" w14:anchorId="69A42727">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:174pt;height:156pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845269735" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1847813952" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E03046C" w14:textId="17885587" w:rsidR="00C31A06" w:rsidRDefault="00C31A06" w:rsidP="009F04BC">
             <w:pPr>
               <w:pStyle w:val="UTJESCaption"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F04BC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5014" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF0ACB9" w14:textId="1C1FB733" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="009F04BC" w:rsidP="009F04BC">
             <w:pPr>
               <w:pStyle w:val="UTJESCaption"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F04BC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:object w:dxaOrig="10598" w:dyaOrig="9570" w14:anchorId="0A4D7072">
                 <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:186pt;height:174pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1845269736" r:id="rId14"/>
+                <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1847813953" r:id="rId14"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="44CD77AE" w14:textId="7BEC3694" w:rsidR="00C31A06" w:rsidRPr="009F04BC" w:rsidRDefault="00C31A06" w:rsidP="009F04BC">
             <w:pPr>
               <w:pStyle w:val="UTJESCaption"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F04BC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31A06" w14:paraId="100D7DA5" w14:textId="77777777" w:rsidTr="000A76B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10027" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4519F65F" w14:textId="48AC7A5C" w:rsidR="00C31A06" w:rsidRPr="00EC56C9" w:rsidRDefault="00C31A06" w:rsidP="000A76B7">
+          <w:p w14:paraId="4519F65F" w14:textId="39464DF6" w:rsidR="00C31A06" w:rsidRPr="00EC56C9" w:rsidRDefault="00C31A06" w:rsidP="007F79EA">
             <w:pPr>
               <w:pStyle w:val="UTJESCaption"/>
+              <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC56C9">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D530E4C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="000A76B7">
+    <w:p w14:paraId="14ED50A6" w14:textId="59299B3A" w:rsidR="007F79EA" w:rsidRPr="007F79EA" w:rsidRDefault="007F79EA" w:rsidP="007F79EA">
+      <w:pPr>
+        <w:pStyle w:val="UTJESCaption"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schematic diagram of geometric correction of remote sensing image; (a) Image before geometric correction, (b) Image after geometric correction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D530E4C" w14:textId="5996C1EE" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>3. RESULTS AND DISCUSSION</w:t>
+        <w:t>RESULTS AND DISCUSSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36585F10" w14:textId="6148ACBB" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section presents the results together with a comprehensive discussion. </w:t>
       </w:r>
       <w:r w:rsidR="007F26D3">
         <w:t xml:space="preserve">Tables, graphs, statistical </w:t>
       </w:r>
       <w:r w:rsidR="007B430B">
         <w:t xml:space="preserve">analyses, comparative evaluations, performance comparisons, error analyses, interpretations of findings, practical implications, and limitations should support the </w:t>
       </w:r>
       <w:r w:rsidR="007F26D3">
         <w:t>results</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7743C067" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+    <w:p w14:paraId="7743C067" w14:textId="08A53734" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>3.1. Mathematical Formulation</w:t>
+        <w:t>Mathematical Formulation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D391637" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>All equations must be centered, numbered consecutively, and referred to in the text as (1), (2), etc. Example:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1218,59 +1312,63 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B461ADA" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30D66075" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Variables must be defined immediately after the equation. Use italic font for variables (e.g., x, y, n). Do not insert equations as images.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3F45DE" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+    <w:p w14:paraId="2B3F45DE" w14:textId="292C9E2C" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>3.2. Algorithms</w:t>
+        <w:t>Algorithms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35681590" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:r>
         <w:t>Algorithms should be formatted clearly and numbered sequentially.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="AAAAAA"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10021"/>
       </w:tblGrid>
       <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="03C900DA" w14:textId="77777777">
@@ -1393,113 +1491,148 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10037" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F54003F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4: Return final results and evaluation metrics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B3AB562" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+    <w:p w14:paraId="5B3AB562" w14:textId="20E1AA8B" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>3.3. Tables</w:t>
+        <w:t>Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CE0794" w14:textId="63470CE3" w:rsidR="003332ED" w:rsidRPr="003332ED" w:rsidRDefault="003332ED" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Tables must be editable</w:t>
       </w:r>
       <w:r w:rsidR="00271BAF">
         <w:t xml:space="preserve"> and should be placed after their first mention. Their</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> captions should be placed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764D57ED" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220" w:rsidP="00271BAF">
+    <w:p w14:paraId="5012EB52" w14:textId="18F41FCF" w:rsidR="007F79EA" w:rsidRPr="007F79EA" w:rsidRDefault="007F79EA" w:rsidP="007F79EA">
       <w:pPr>
         <w:pStyle w:val="UTJESCaption"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 1. Chemical composition of 7075-T6 Al alloy in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC56C9">
+      </w:pPr>
+      <w:r w:rsidRPr="007F79EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>wt</w:t>
+        <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC56C9">
+      <w:r w:rsidRPr="007F79EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>% (editable table; caption above table).</w:t>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007F79EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Chemical composition of 7075-T6 Al alloy in wt% (editable table; caption above table).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="17324D"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="17324D"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D8DEE8"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D8DEE8"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="2509"/>
       </w:tblGrid>
       <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="5DE2872F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1524,133 +1657,97 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
           <w:p w14:paraId="114AE112" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Content (</w:t>
-[...17 lines deleted...]
-              <w:t>%)</w:t>
+              <w:t>Content (wt%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
           <w:p w14:paraId="00A91C0D" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Element</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F4F6"/>
           </w:tcPr>
           <w:p w14:paraId="72A5CE26" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Content (</w:t>
-[...17 lines deleted...]
-              <w:t>%)</w:t>
+              <w:t>Content (wt%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="77AE05B5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5668F35C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1899,50 +1996,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031259B" w:rsidRPr="00EC56C9" w14:paraId="18F4121A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A442E6A" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Al</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74B54AB5" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Balance</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1968,63 +2066,67 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5675DB" w14:textId="77777777" w:rsidR="0031259B" w:rsidRPr="00EC56C9" w:rsidRDefault="00577220">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC56C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&lt;= 0.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6667241E" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
+    <w:p w14:paraId="6667241E" w14:textId="22AD75AE" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00E21B35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>4. CONCLUSION</w:t>
+        <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE18757" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The conclusion should state how the expectations set in the Introduction are supported by the Results and Discussion. It should not simply repeat the abstract. It may also outline prospects for future work and practical applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72508A24" w14:textId="77777777" w:rsidR="004E5470" w:rsidRDefault="004E5470" w:rsidP="004E5470">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687F2F90" w14:textId="3056389A" w:rsidR="004E5470" w:rsidRDefault="004E5470" w:rsidP="00A84DD1">
@@ -2088,59 +2190,51 @@
     <w:p w14:paraId="5E3013A2" w14:textId="314B22BC" w:rsidR="0031259B" w:rsidRDefault="00577220">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009F04BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">uthors Contribution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756E176C" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220" w:rsidP="00A84DD1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Specify each author’s contribution using </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> roles, such as Conceptualization; Methodology; Software; Validation; Formal analysis; Investigation; Resources; Writing-original draft; Writing-review &amp; editing; and Supervision.</w:t>
+        <w:t>Specify each author’s contribution using CRediT roles, such as Conceptualization; Methodology; Software; Validation; Formal analysis; Investigation; Resources; Writing-original draft; Writing-review &amp; editing; and Supervision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8587D1" w14:textId="4675727B" w:rsidR="0031259B" w:rsidRDefault="009F04BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="B08D45"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Data Availability</w:t>
       </w:r>
       <w:r w:rsidR="00901E4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Statement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -2535,76 +2629,79 @@
         <w:t>[Website/Online Source — APA format: Author, A. A. (Year, Month Day). Title of page. Site Name. URL || Example: WHO. (2023, January 10). Global health statistics. World Health Organization. https://www.who.int/data || IMPORTANT: List all references in alphabetical order by first author's surname. Minimum 20 references recommended. Use hanging indent (first line flush left, subsequent lines indented 0.5 in). Font: Times New Roman, Regular, 12pt.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC56C9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D70DC57" w14:textId="4BE4E526" w:rsidR="0031259B" w:rsidRDefault="0031259B" w:rsidP="00E84AFB">
       <w:pPr>
         <w:pStyle w:val="UTJESReference"/>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0031259B" w:rsidSect="00034616">
+    <w:sectPr w:rsidR="0031259B" w:rsidSect="002006B9">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="792" w:right="936" w:bottom="792" w:left="936" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AFD0A9E" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
+    <w:p w14:paraId="65098D90" w14:textId="77777777" w:rsidR="001E6E2D" w:rsidRDefault="001E6E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E33EFB7" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
+    <w:p w14:paraId="278FB432" w14:textId="77777777" w:rsidR="001E6E2D" w:rsidRDefault="001E6E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2663,237 +2760,443 @@
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71B638A9" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
+      <w:gridCol w:w="5018"/>
       <w:gridCol w:w="5019"/>
-      <w:gridCol w:w="5018"/>
     </w:tblGrid>
     <w:tr w:rsidR="0031259B" w14:paraId="2ECE8362" w14:textId="77777777">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5040" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76A8A1B4" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="00577220">
-[...7 lines deleted...]
-        </w:p>
+        <w:p w14:paraId="76A8A1B4" w14:textId="6F4860DA" w:rsidR="0031259B" w:rsidRDefault="0031259B"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5040" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3E506F66" w14:textId="5DDEF991" w:rsidR="0031259B" w:rsidRDefault="00577220">
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AAA5503" w14:textId="510ADA78" w:rsidR="002006B9" w:rsidRDefault="002006B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5021"/>
+      <w:gridCol w:w="5016"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002006B9" w14:paraId="55E3F6D8" w14:textId="77777777" w:rsidTr="00DA0027">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="638C2443" w14:textId="64909CD1" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+          <w:r>
+            <w:rPr>
+              <w:color w:val="666666"/>
+              <w:sz w:val="15"/>
+            </w:rPr>
+            <w:t>UTJES · Open Access under CC BY 4.0 · ISSN (Online) 2664-5572</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="cs"/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="15"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">          </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="125805D2" w14:textId="1ADCD79E" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0604988C" wp14:editId="23C6BD48">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-220980</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1435100" cy="264795"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:wrapNone/>
+                <wp:docPr id="68" name="Picture 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 21"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1435100" cy="264795"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="61F8BC6C" w14:textId="2B710A71" w:rsidR="002006B9" w:rsidRDefault="002006B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45092FC8" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
+    <w:p w14:paraId="7D623F7E" w14:textId="77777777" w:rsidR="001E6E2D" w:rsidRDefault="001E6E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6183CDA7" w14:textId="77777777" w:rsidR="005723C0" w:rsidRDefault="005723C0">
+    <w:p w14:paraId="2CC7FD16" w14:textId="77777777" w:rsidR="001E6E2D" w:rsidRDefault="001E6E2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5019"/>
       <w:gridCol w:w="5018"/>
     </w:tblGrid>
     <w:tr w:rsidR="00670825" w14:paraId="627CE5A0" w14:textId="77777777" w:rsidTr="0024469F">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5040" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="549B03AF" w14:textId="77777777" w:rsidR="00670825" w:rsidRDefault="00670825" w:rsidP="00670825">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:color w:val="666666"/>
               <w:sz w:val="17"/>
             </w:rPr>
-            <w:t xml:space="preserve">University of </w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Journal for Engineering Sciences</w:t>
+            <w:t>University of Thi-Qar Journal for Engineering Sciences</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5040" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="59E93401" w14:textId="77777777" w:rsidR="00670825" w:rsidRDefault="00670825" w:rsidP="00670825">
           <w:pPr>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:color w:val="666666"/>
               <w:sz w:val="17"/>
             </w:rPr>
             <w:t>Vol. XX, No. XX (20XX)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0BE3792F" w14:textId="77777777" w:rsidR="0031259B" w:rsidRDefault="0031259B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="B08D45"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5019"/>
+      <w:gridCol w:w="5018"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002006B9" w14:paraId="68AB69BB" w14:textId="77777777" w:rsidTr="00DA0027">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="78F34291" w14:textId="77777777" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>University of Thi-Qar Journal for Engineering Sciences</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5040" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="274DA478" w14:textId="77777777" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+          <w:pPr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:color w:val="666666"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>Vol. XX, No. XX (20XX)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="30E7AAC7" w14:textId="77777777" w:rsidR="002006B9" w:rsidRDefault="002006B9" w:rsidP="002006B9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -3113,50 +3416,222 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10EC4FAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24A760D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B96ABFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A082EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDCC2C24"/>
     <w:lvl w:ilvl="0" w:tplc="A6BAC2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="631"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3321,207 +3796,584 @@
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5192B3C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6391"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE90409"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EE25402"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72A61688"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDCCC626"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="747876CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03E6F87C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1513177079">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="47993125">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1628506786">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1899974675">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1750688717">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1057314551">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2064331652">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1376616233">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1576166227">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1611547264">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1045102831">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="323626914">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1431051319">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1703750438">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="462117434">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="326130844">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00017433"/>
     <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00041A27"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000709C5"/>
     <w:rsid w:val="00084607"/>
     <w:rsid w:val="000A2976"/>
     <w:rsid w:val="000A76B7"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0016787D"/>
     <w:rsid w:val="001B077F"/>
     <w:rsid w:val="001B278F"/>
     <w:rsid w:val="001D3E77"/>
+    <w:rsid w:val="001D5290"/>
+    <w:rsid w:val="001E6E2D"/>
+    <w:rsid w:val="002006B9"/>
     <w:rsid w:val="00213093"/>
     <w:rsid w:val="002258F5"/>
     <w:rsid w:val="0026320C"/>
     <w:rsid w:val="00271BAF"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002D0EA8"/>
     <w:rsid w:val="002D7F7B"/>
     <w:rsid w:val="002E0A07"/>
     <w:rsid w:val="00302760"/>
     <w:rsid w:val="0031259B"/>
     <w:rsid w:val="00312838"/>
+    <w:rsid w:val="0032301E"/>
     <w:rsid w:val="00325F5A"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="003332ED"/>
     <w:rsid w:val="00345193"/>
     <w:rsid w:val="00347107"/>
     <w:rsid w:val="003C4CA0"/>
     <w:rsid w:val="003E2CEF"/>
     <w:rsid w:val="00450507"/>
     <w:rsid w:val="004622A2"/>
     <w:rsid w:val="004701B0"/>
+    <w:rsid w:val="00473C1E"/>
     <w:rsid w:val="004A26A4"/>
     <w:rsid w:val="004E5470"/>
     <w:rsid w:val="005226CD"/>
     <w:rsid w:val="00523876"/>
     <w:rsid w:val="005723C0"/>
     <w:rsid w:val="00577220"/>
     <w:rsid w:val="005E545D"/>
     <w:rsid w:val="00607C94"/>
     <w:rsid w:val="006565CD"/>
     <w:rsid w:val="00656C61"/>
     <w:rsid w:val="00670825"/>
+    <w:rsid w:val="00684C1E"/>
     <w:rsid w:val="006B263D"/>
     <w:rsid w:val="006D0318"/>
+    <w:rsid w:val="006E213C"/>
     <w:rsid w:val="007A18C1"/>
     <w:rsid w:val="007A5A08"/>
     <w:rsid w:val="007B055B"/>
     <w:rsid w:val="007B430B"/>
     <w:rsid w:val="007C1B4C"/>
     <w:rsid w:val="007F26D3"/>
+    <w:rsid w:val="007F79EA"/>
     <w:rsid w:val="00811BA3"/>
     <w:rsid w:val="008142CF"/>
     <w:rsid w:val="0081595B"/>
     <w:rsid w:val="00844D8B"/>
     <w:rsid w:val="00891256"/>
     <w:rsid w:val="008A6EBE"/>
     <w:rsid w:val="00901E4C"/>
     <w:rsid w:val="0091142D"/>
+    <w:rsid w:val="00911DE2"/>
     <w:rsid w:val="00943E23"/>
+    <w:rsid w:val="00947592"/>
+    <w:rsid w:val="0096726A"/>
     <w:rsid w:val="009733F0"/>
+    <w:rsid w:val="00976C57"/>
+    <w:rsid w:val="00984A8D"/>
     <w:rsid w:val="009D4CF0"/>
     <w:rsid w:val="009F04BC"/>
     <w:rsid w:val="00A06A8A"/>
     <w:rsid w:val="00A45352"/>
     <w:rsid w:val="00A52513"/>
     <w:rsid w:val="00A7796E"/>
     <w:rsid w:val="00A84DD1"/>
     <w:rsid w:val="00A853F5"/>
     <w:rsid w:val="00AA00D7"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B358A5"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BA5019"/>
     <w:rsid w:val="00BE7EF1"/>
     <w:rsid w:val="00BF64DD"/>
     <w:rsid w:val="00C16FC3"/>
     <w:rsid w:val="00C31A06"/>
     <w:rsid w:val="00C363FD"/>
     <w:rsid w:val="00C76764"/>
     <w:rsid w:val="00C9603C"/>
     <w:rsid w:val="00CA66E2"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CC358F"/>
     <w:rsid w:val="00D32708"/>
     <w:rsid w:val="00D340C3"/>
     <w:rsid w:val="00D549BD"/>
     <w:rsid w:val="00D75DDD"/>
     <w:rsid w:val="00D803C3"/>
     <w:rsid w:val="00DC1C0B"/>
+    <w:rsid w:val="00E21B35"/>
     <w:rsid w:val="00E2612C"/>
     <w:rsid w:val="00E36F96"/>
     <w:rsid w:val="00E512AD"/>
     <w:rsid w:val="00E84AFB"/>
     <w:rsid w:val="00EA0D7E"/>
     <w:rsid w:val="00EA30D3"/>
     <w:rsid w:val="00EC56C9"/>
     <w:rsid w:val="00ED6891"/>
     <w:rsid w:val="00F41D64"/>
     <w:rsid w:val="00F85749"/>
     <w:rsid w:val="00FA2D56"/>
     <w:rsid w:val="00FC3383"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE2649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4702,51 +5554,50 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
@@ -15066,51 +15917,55 @@
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="web-item2">
     <w:name w:val="web-item2"/>
     <w:rsid w:val="00D340C3"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___.vsdx"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeng.utq.edu.iq/index.php/main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___1.vsdx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___.vsdx"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeng.utq.edu.iq/index.php/main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio___1.vsdx"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15410,76 +16265,76 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1171</Words>
-  <Characters>6680</Characters>
+  <Words>1177</Words>
+  <Characters>6714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>UTJES Modern Formal Manuscript Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7836</CharactersWithSpaces>
+  <CharactersWithSpaces>7876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UTJES Modern Formal Manuscript Template</dc:title>
   <dc:subject>University of Thi-Qar Journal for Engineering Sciences manuscript template</dc:subject>
   <dc:creator>University of Thi-Qar Journal for Engineering Sciences</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">